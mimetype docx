--- v0 (2026-04-09)
+++ v1 (2026-04-30)
@@ -565,51 +565,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D311ECF5"/>
+    <w:nsid w:val="A7D724C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -713,51 +713,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="34B331A1"/>
+    <w:nsid w:val="87C2FA5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>