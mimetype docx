--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -565,51 +565,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7D724C3"/>
+    <w:nsid w:val="55E248FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -713,51 +713,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="87C2FA5C"/>
+    <w:nsid w:val="81673E63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>