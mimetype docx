--- v2 (2026-05-21)
+++ v3 (2026-06-10)
@@ -565,51 +565,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55E248FD"/>
+    <w:nsid w:val="86F8BBC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -713,51 +713,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="81673E63"/>
+    <w:nsid w:val="57029DB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>