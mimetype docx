--- v3 (2026-06-10)
+++ v4 (2026-06-10)
@@ -565,51 +565,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86F8BBC6"/>
+    <w:nsid w:val="91818D81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -713,51 +713,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57029DB9"/>
+    <w:nsid w:val="B7DCAB34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>