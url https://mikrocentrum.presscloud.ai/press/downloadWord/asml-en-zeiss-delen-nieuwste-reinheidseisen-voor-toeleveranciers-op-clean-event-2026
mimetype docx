--- v4 (2026-06-10)
+++ v5 (2026-07-01)
@@ -462,76 +462,75 @@
         <w:t xml:space="preserve">Over: Mikrocentrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mikrocentrum is het verbindende platform voor de hightech- en maakindustrie. Samen met onze leden, klanten en partners zetten we ons in voor een sterk innovatief ecosysteem, talentontwikkeling en voor de grote maatschappelijke uitdagingen van nu. Wij zijn een onafhankelijke stichting, een opleider, ontmoetingsplek, innovatieversneller en programmamaker. Met opleidingen, evenementen en het High Tech Platform bieden we voor iedereen uit de technologie een plek om kennis te vergroten, kennis te delen en elkaar te ontmoeten. Het uitgangspunt: samen bereiken we meer dan alleen.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p/>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -565,51 +564,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91818D81"/>
+    <w:nsid w:val="49DB2593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -713,51 +712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B7DCAB34"/>
+    <w:nsid w:val="8CB20F33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>