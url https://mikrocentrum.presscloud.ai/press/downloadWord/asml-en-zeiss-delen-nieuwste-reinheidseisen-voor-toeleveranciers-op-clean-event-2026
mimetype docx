--- v5 (2026-07-01)
+++ v6 (2026-07-23)
@@ -564,51 +564,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49DB2593"/>
+    <w:nsid w:val="E2FA09D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -712,51 +712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8CB20F33"/>
+    <w:nsid w:val="EBF40469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>