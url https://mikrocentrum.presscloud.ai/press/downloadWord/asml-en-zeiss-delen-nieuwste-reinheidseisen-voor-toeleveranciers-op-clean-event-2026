--- v6 (2026-07-23)
+++ v7 (2026-08-17)
@@ -564,51 +564,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2FA09D2"/>
+    <w:nsid w:val="C757ADA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -712,51 +712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EBF40469"/>
+    <w:nsid w:val="81718234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>