--- v0 (2025-12-10)
+++ v1 (2026-07-01)
@@ -246,106 +246,74 @@
         <w:t xml:space="preserve">Over: Mikrocentrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mikrocentrum is het verbindende platform voor de hightech- en maakindustrie. Samen met onze leden, klanten en partners zetten we ons in voor een sterk innovatief ecosysteem, talentontwikkeling en voor de grote maatschappelijke uitdagingen van nu. Wij zijn een onafhankelijke stichting, een opleider, ontmoetingsplek, innovatieversneller en programmamaker. Met opleidingen, evenementen en het High Tech Platform bieden we voor iedereen uit de technologie een plek om kennis te vergroten, kennis te delen en elkaar te ontmoeten. Het uitgangspunt: samen bereiken we meer dan alleen.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>